--- v0 (2026-10-30)
+++ v1 (2026-10-30)
@@ -440,51 +440,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:K2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
-    <col width="32" customWidth="1" min="2" max="2"/>
+    <col width="33" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="17" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="48" customWidth="1" min="7" max="7"/>
     <col width="48" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID лица</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Лицо</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Название</t>
@@ -517,51 +517,51 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Статус / дата</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>строк источников</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Дата рождения</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Russia, RUSSIE</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Австралия
 - Australian Sanctions Consolidated List (7196)
 Швейцария
 - SECO Consolidated List (29343)
 - SECO Consolidated List (50014)
@@ -614,51 +614,51 @@
       </c>
       <c r="K2" s="2" t="inlineStr"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:K2"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
-    <col width="32" customWidth="1" min="2" max="2"/>
+    <col width="33" customWidth="1" min="2" max="2"/>
     <col width="31" customWidth="1" min="3" max="3"/>
     <col width="17" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="40" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="48" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID лица</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Лицо</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
@@ -703,51 +703,51 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Статус / дата</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Источник</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Дата рождения</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Австралия</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Australian Sanctions Consolidated List</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
@@ -762,51 +762,51 @@
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов, Запрет на въезд</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>действует 2022-05-04</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>https://www.dfat.gov.au/international-relations/security/sanctions/consolidated-list</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Швейцария</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>SECO Consolidated List</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
@@ -821,51 +821,51 @@
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>действует 2014-11-12</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>https://www.sesam.search.admin.ch/sesam-search-web/pages/downloadXmlGesamtliste.xhtml?action=downloadXmlGesamtlisteAction&amp;lang=en</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Швейцария</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>SECO Consolidated List</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
@@ -880,51 +880,51 @@
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>исключено 2022-03-04</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>https://www.sesam.search.admin.ch/sesam-search-web/pages/downloadXmlGesamtliste.xhtml?action=downloadXmlGesamtlisteAction&amp;lang=en</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>ЕС</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>EU FSF</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
@@ -939,51 +939,51 @@
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>действует 2014-09-12</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>https://data.europa.eu/data/datasets/consolidated-list-of-persons-groups-and-entities-subject-to-eu-financial-sanctions</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Франция</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>Registre national des gels d'avoirs</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
@@ -998,51 +998,51 @@
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>действует</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>https://gels-avoirs.dgtresor.gouv.fr/ApiPublic/api/v1/publication/derniere-publication-fichier-json</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr"/>
     </row>
     <row r="7">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Великобритания</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>UKSL</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
@@ -1057,51 +1057,51 @@
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов, Запрет занимать руководящие должности, Запрет услуг, Запрет на въезд</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>действует 2020-12-31</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>https://www.gov.uk/government/publications/the-uk-sanctions-list</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr"/>
     </row>
     <row r="8">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>66159695-e232-42d6-a7ae-ce1dda48b835</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>Vladimir Abdualievich VASILIEV</t>
+          <t>Vladimir Abdualiyevich Vasilyev</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Васильев Владимир Абдуалиевич</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>США</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>SDN</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>