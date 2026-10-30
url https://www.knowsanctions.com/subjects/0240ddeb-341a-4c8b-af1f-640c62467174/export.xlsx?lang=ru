--- v0 (2026-10-30)
+++ v1 (2026-10-30)
@@ -517,51 +517,51 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Статус / дата</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>строк источников</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Дата рождения</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>0240ddeb-341a-4c8b-af1f-640c62467174</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Maxime Hauchard</t>
+          <t>MAXIME HAUCHARD</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Abou Abdallah al Faransi</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>France, FRANCE, Syria, Syrian Arab Republic, SYRIE</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Австралия
 - Australian Sanctions Consolidated List (3117)
 Швейцария
 - SECO Consolidated List (84630)
 ЕС
@@ -694,51 +694,51 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Статус / дата</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Источник</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Дата рождения</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>0240ddeb-341a-4c8b-af1f-640c62467174</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Maxime Hauchard</t>
+          <t>MAXIME HAUCHARD</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Abou Abdallah al Faransi</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Австралия</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>Australian Sanctions Consolidated List</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
@@ -753,51 +753,51 @@
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Оружейное эмбарго, Заморозка активов, Запрет на въезд</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>действует 2015-09-29</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>https://www.dfat.gov.au/international-relations/security/sanctions/consolidated-list</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>0240ddeb-341a-4c8b-af1f-640c62467174</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Maxime Hauchard</t>
+          <t>MAXIME HAUCHARD</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Abou Abdallah al Faransi</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Швейцария</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>SECO Consolidated List</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
@@ -812,51 +812,51 @@
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>действует 2025-05-15</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>https://www.sesam.search.admin.ch/sesam-search-web/pages/downloadXmlGesamtliste.xhtml?action=downloadXmlGesamtlisteAction&amp;lang=en</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>0240ddeb-341a-4c8b-af1f-640c62467174</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Maxime Hauchard</t>
+          <t>MAXIME HAUCHARD</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Abou Abdallah al Faransi</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>ЕС</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>EU FSF</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
@@ -871,51 +871,51 @@
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>действует 2015-09-29</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>https://data.europa.eu/data/datasets/consolidated-list-of-persons-groups-and-entities-subject-to-eu-financial-sanctions</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>0240ddeb-341a-4c8b-af1f-640c62467174</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Maxime Hauchard</t>
+          <t>MAXIME HAUCHARD</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Abou Abdallah al Faransi</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Франция</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>Registre national des gels d'avoirs</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
@@ -930,51 +930,51 @@
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>действует</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>https://gels-avoirs.dgtresor.gouv.fr/ApiPublic/api/v1/publication/derniere-publication-fichier-json</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr"/>
     </row>
     <row r="6">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>0240ddeb-341a-4c8b-af1f-640c62467174</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Maxime Hauchard</t>
+          <t>MAXIME HAUCHARD</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Abou Abdallah al Faransi</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>физическое лицо</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Великобритания</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>UKSL</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>