--- v0 (2026-07-01)
+++ v1 (2026-07-01)
@@ -6,52 +6,52 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Results" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Source rows" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Results'!$A$1:$K$3</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Source rows'!$A$1:$M$5</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Results'!$A$1:$K$4</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'Source rows'!$A$1:$M$6</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="001F2933"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -430,51 +430,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K3"/>
+  <dimension ref="A1:K4"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="45" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="23" customWidth="1" min="5" max="5"/>
     <col width="48" customWidth="1" min="6" max="6"/>
     <col width="24" customWidth="1" min="7" max="7"/>
     <col width="48" customWidth="1" min="8" max="8"/>
     <col width="32" customWidth="1" min="9" max="9"/>
     <col width="18" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>ID лица</t>
@@ -517,51 +517,51 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Статус / дата</t>
         </is>
       </c>
       <c r="J1" s="1" t="inlineStr">
         <is>
           <t>строк источников</t>
         </is>
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Дата рождения</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>252c4dc9-c5cb-4c96-bf82-9d41e36f8292</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Bimeh Iran</t>
+          <t>IRAN INSURANCE COMPANY</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Bimeh Iran</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>организация</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>страховая организация</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Bahrain, Iran, Iran (Islamic Republic Of), Oman, Saudi Arabia, United Arab Emirates</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>ЕС
@@ -629,63 +629,117 @@
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>США
 - SDN (11632)</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>США
 - SDN: Заморозка активов</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>США
 - SDN: действует 2010-06-16</t>
         </is>
       </c>
       <c r="J3" s="2" t="n">
         <v>1</v>
       </c>
       <c r="K3" s="2" t="inlineStr"/>
     </row>
+    <row r="4">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
+          <t>db2cc13e-22f4-400e-b185-e9420a270443</t>
+        </is>
+      </c>
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>SEPEHR IRANIAN INSURANCE SERVICES</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>SEPEHR IRANIAN INSURANCE SERVICES</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
+        <is>
+          <t>организация</t>
+        </is>
+      </c>
+      <c r="E4" s="2" t="inlineStr">
+        <is>
+          <t>страховая организация</t>
+        </is>
+      </c>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Iran</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr">
+        <is>
+          <t>США
+- SDN (25968)</t>
+        </is>
+      </c>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>США
+- SDN: Заморозка активов</t>
+        </is>
+      </c>
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>США
+- SDN: действует 2018-11-05</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="n">
+        <v>1</v>
+      </c>
+      <c r="K4" s="2" t="inlineStr"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:K3"/>
+  <autoFilter ref="A1:K4"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:M5"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="38" customWidth="1" min="1" max="1"/>
     <col width="45" customWidth="1" min="2" max="2"/>
     <col width="45" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="23" customWidth="1" min="5" max="5"/>
     <col width="22" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="13" customWidth="1" min="8" max="8"/>
     <col width="48" customWidth="1" min="9" max="9"/>
     <col width="48" customWidth="1" min="10" max="10"/>
     <col width="22" customWidth="1" min="11" max="11"/>
     <col width="48" customWidth="1" min="12" max="12"/>
     <col width="15" customWidth="1" min="13" max="13"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
@@ -740,51 +794,51 @@
       </c>
       <c r="K1" s="1" t="inlineStr">
         <is>
           <t>Статус / дата</t>
         </is>
       </c>
       <c r="L1" s="1" t="inlineStr">
         <is>
           <t>Источник</t>
         </is>
       </c>
       <c r="M1" s="1" t="inlineStr">
         <is>
           <t>Дата рождения</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>252c4dc9-c5cb-4c96-bf82-9d41e36f8292</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
-          <t>Bimeh Iran</t>
+          <t>IRAN INSURANCE COMPANY</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Bimeh Iran</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>организация</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>страховая организация</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>ЕС</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>EU FSF</t>
@@ -803,51 +857,51 @@
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>действует 2025-09-29</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>https://data.europa.eu/data/datasets/consolidated-list-of-persons-groups-and-entities-subject-to-eu-financial-sanctions</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr"/>
     </row>
     <row r="3">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>252c4dc9-c5cb-4c96-bf82-9d41e36f8292</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
-          <t>Bimeh Iran</t>
+          <t>IRAN INSURANCE COMPANY</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Bimeh Iran</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>организация</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>страховая организация</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Великобритания</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>UKSL</t>
@@ -866,51 +920,51 @@
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов, Запрет занимать руководящие должности</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>действует 2025-09-29</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>https://www.gov.uk/government/publications/the-uk-sanctions-list</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr"/>
     </row>
     <row r="4">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>252c4dc9-c5cb-4c96-bf82-9d41e36f8292</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
-          <t>Bimeh Iran</t>
+          <t>IRAN INSURANCE COMPANY</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Bimeh Iran</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>организация</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>страховая организация</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>США</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>SDN</t>
@@ -984,45 +1038,108 @@
           <t>11632</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>United Kingdom</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>Заморозка активов</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>действует 2010-06-16</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>https://ofac.treasury.gov/sanctions-list-service</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr"/>
     </row>
+    <row r="6">
+      <c r="A6" s="2" t="inlineStr">
+        <is>
+          <t>db2cc13e-22f4-400e-b185-e9420a270443</t>
+        </is>
+      </c>
+      <c r="B6" s="2" t="inlineStr">
+        <is>
+          <t>SEPEHR IRANIAN INSURANCE SERVICES</t>
+        </is>
+      </c>
+      <c r="C6" s="2" t="inlineStr">
+        <is>
+          <t>SEPEHR IRANIAN INSURANCE SERVICES</t>
+        </is>
+      </c>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>организация</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>страховая организация</t>
+        </is>
+      </c>
+      <c r="F6" s="2" t="inlineStr">
+        <is>
+          <t>США</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr">
+        <is>
+          <t>SDN</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>25968</t>
+        </is>
+      </c>
+      <c r="I6" s="2" t="inlineStr">
+        <is>
+          <t>Iran</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>Заморозка активов</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>действует 2018-11-05</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>https://ofac.treasury.gov/sanctions-list-service</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:M5"/>
+  <autoFilter ref="A1:M6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>